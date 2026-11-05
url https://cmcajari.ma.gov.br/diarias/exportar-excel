--- v0 (2026-06-04)
+++ v1 (2026-11-05)
@@ -44,54 +44,54 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Agente</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>Valor unitário</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Valor total</t>
   </si>
   <si>
-    <t>01/01/2026</t>
-[...2 lines deleted...]
-    <t>01/01/2026 a 01/01/2026</t>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>26/08/2026 a 26/08/2026</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 (ATÉ A PRESENTE DATA) - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 (ATÉ A PRESENTE DATA)</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 (ATÉ A PRESENTE DATA) - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 (ATÉ A PRESENTE DATA) - .</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>MOTIVO:DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 (ATÉ A PRESENTE DATA) - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 (ATÉ A PRESENTE DATA)</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>01/01/2025 a 01/01/2025</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2025 (ATÉ A PRESENTE DATA) - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2025 (ATÉ A PRESENTE DATA)</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2025 (ATÉ A PRESENTE DATA) - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2025 (ATÉ A PRESENTE DATA) - .</t>
   </si>